--- v0 (2026-02-27)
+++ v1 (2026-04-14)
@@ -10,242 +10,300 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="83">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ZÉ MOTA</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/138/indicacao-01_2.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/138/indicacao-01_2.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, seja providenciada a instalação de um purificador de água no bebedouro do Hospital Municipal, com a finalidade de assegurar melhores condições de qualidade e segurança no consumo de água por servidores, pacientes e visitantes.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/139/indicacao-02.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/139/indicacao-02.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, seja providenciado o atendimento odontológico, ao menos uma vez por mês, nas Unidades Básicas de Saúde localizadas nas zonas rurais do Município.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ADELSON CORREIA (DEDÉ)</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/140/indicacao-01_3.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/140/indicacao-01_3.docx</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, por meio da Secretaria Municipal de Fazenda SEMFAZ, realize estudo de impacto financeiro e orçamentário com vistas à atualização do valor do auxílio-alimentação dos servidores públicos municipais, instituído pela Lei Municipal nº 490/2015, atualmente defasado, considerando como parâmetro mínimo o valor de R$ 300,00 (trezentos reais), bem como avaliando a possibilidade de adoção de modelo de pagamento por cartão vale-alimentação, com crédito disponibilizado até o dia 15 de cada mês.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao-02_1.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao-02_1.docx</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, por meio da Secretaria Municipal de Educação, da Secretaria Municipal de Fazenda e dos demais setores competentes, proceda à atualização do vencimento básico dos profissionais do magistério da rede pública municipal de ensino, adequando-o ao Piso Salarial Profissional Nacional do Magistério, fixado para o exercício de 2026, com efeitos financeiros a partir do mês de janeiro de 2026, conforme legislação federal vigente.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao-03_1.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao-03_1.docx</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal que, por intermédio da Secretaria Municipal de Saúde, seja providenciado o pagamento de plantão extra aos motoristas lotados na referida Secretaria e no Hospital Municipal, em razão da insuficiência de profissionais e da consequente sobrecarga de trabalho enfrentada por esses servidores.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao-04.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao-04.docx</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal que, por intermédio da Secretaria Municipal de Obras, seja alterado o horário de funcionamento do pedalinho (cisne) do Lago Municipal, passando a operar às sextas-feiras, sábados e domingos, no horário das 16h às 18h.</t>
   </si>
   <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.theobroma.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, Sr. Gilliard dos Santos Gomes, em conjunto com o Vice-Prefeito e Secretário da Secretaria Municipal de Cultura, Esportes e Turismo SEMCET, Sr. Edmilson José do Rosário, adote as providências administrativas necessárias para a realização, no calendário esportivo de 2026, do Campeonato Municipal de Futebol nas categorias Feminino e Master.</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, Gilliard dos Santos Gomes, por meio da Secretaria Municipal de Educação SEMED e da Secretaria Municipal de Esportes, providencie a atualização dos projetos de reforma das quadras poliesportivas escolares, elaborados no ano de 2023, das seguintes unidades de ensino da rede municipal: EMEIEF Josué de Castro; EMEIEF Papa Paulo VI; EMEIEF Manoel Ribeiro; EMEIEF Josilei da Silva Nascimento.</t>
+  </si>
+  <si>
     <t>135</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>GILLIARD DOS SANTOS GOMES</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>“Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0998, de 29 de dezembro de 2025 (LOA de 2026). ”</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>“Dispõe sobre a remuneração dos membros do Conselho Tutelar do Município de Theobroma, Estado de Rondônia, e dá outras providências. ”</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0998, de 29 de dezembro de 2025 (LOA de 2026).</t>
   </si>
   <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 05/GP/PMT/2026, o qual “Dispõe sobre a instituição e regulamentação do Programa Municipal Cartão - Feira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 06/GP/PMT/2026, o qual “Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0998, de 29 de dezembro de 2025 (LOA de 2026) ”</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 07/GP/PMT/2026, que institui o Programa Municipal de Apadrinhamento de Crianças e Adolescentes em Acolhimento Institucional ou_x000D_
+Familiar no Município de Theobroma, e dá outras providências,</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>Revoga os parágrafos 1º, 2º, 3º, 4º, 5º, 6º, 7º e 8º do artigo 103 da Lei Orgânica do Município de Theobroma/Rondônia e dá outras providências</t>
+  </si>
+  <si>
     <t>146</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento-01.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento-01.docx</t>
   </si>
   <si>
     <t>Convocação da Senhora FRANCIELI DE CASTRO SILVA, Secretária Municipal de Educação SEMED, para que compareça a esta Casa de Leis, em data e horário a serem definidos pela Mesa Diretora, a fim de prestar esclarecimentos.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FILIAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES DE THEOBROMA RO À UNIÃO DE CÂMARAS E VEREADORES DE RONDÔNIA UCAVER.</t>
   </si>
   <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Nº 02/MD/CMT/2025, o qual “Dispõe sobre o regime das emendas parlamentares impositivas no âmbito do poder legislativo municipal, para adequação à instrução normativa nº 85/2025, e dá outras Providências. ”</t>
+  </si>
+  <si>
     <t>144</t>
   </si>
   <si>
     <t>INDVE</t>
   </si>
   <si>
     <t>Indicação verbal</t>
   </si>
   <si>
     <t>JULIANA ENFERMEIRA</t>
   </si>
   <si>
     <t>Para que seja feito o reajuste do auxílio alimentação dos funcionários públicos.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Para que se coloque um farmacêutico para atender em Palmares de segunda a quinta feira, por questão de necessidade dos pacientes que são usuários de medicação contínua ou controlada, como insulina ou medicação de pressão, que estão tendo muita dificuldade.</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>Para que Excelentíssimo Senhor Prefeito que, por meio da Secretaria Municipal de Saúde, providencie a contratação ou o remanejamento de mais um médico para atender na UBS de Vila Palmares, considerando que a demanda de atendimentos é elevada e apenas um profissional não tem sido suficiente para suprir as necessidades da população.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -549,68 +607,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/138/indicacao-01_2.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/139/indicacao-02.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/140/indicacao-01_3.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao-02_1.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao-03_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao-04.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento-01.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/138/indicacao-01_2.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/139/indicacao-02.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/140/indicacao-01_3.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao-02_1.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao-03_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao-04.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento-01.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -760,260 +818,470 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...19 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13" t="s">
         <v>53</v>
-      </c>
-[...16 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" t="s">
+        <v>61</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H17" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18" t="s">
+        <v>65</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>69</v>
+      </c>
+      <c r="E19" t="s">
+        <v>70</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>17</v>
       </c>
-      <c r="D15" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="D20" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" t="s">
+        <v>70</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" t="s">
+        <v>77</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H23" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>