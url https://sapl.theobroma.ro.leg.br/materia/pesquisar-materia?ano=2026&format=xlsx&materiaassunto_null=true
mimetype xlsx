--- v1 (2026-04-14)
+++ v2 (2026-05-29)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="155">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -142,50 +142,191 @@
     <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao-04.docx</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal que, por intermédio da Secretaria Municipal de Obras, seja alterado o horário de funcionamento do pedalinho (cisne) do Lago Municipal, passando a operar às sextas-feiras, sábados e domingos, no horário das 16h às 18h.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.theobroma.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, Sr. Gilliard dos Santos Gomes, em conjunto com o Vice-Prefeito e Secretário da Secretaria Municipal de Cultura, Esportes e Turismo SEMCET, Sr. Edmilson José do Rosário, adote as providências administrativas necessárias para a realização, no calendário esportivo de 2026, do Campeonato Municipal de Futebol nas categorias Feminino e Master.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, Gilliard dos Santos Gomes, por meio da Secretaria Municipal de Educação SEMED e da Secretaria Municipal de Esportes, providencie a atualização dos projetos de reforma das quadras poliesportivas escolares, elaborados no ano de 2023, das seguintes unidades de ensino da rede municipal: EMEIEF Josué de Castro; EMEIEF Papa Paulo VI; EMEIEF Manoel Ribeiro; EMEIEF Josilei da Silva Nascimento.</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>DUDU DO PALMARES</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 01/GV/LAS/2026, indicar ao Executivo Municipal, por meio da Secretaria Municipal de Esporte, que seja estendido o projeto de escolinha de futebol já existente no município para atender também a comunidade da Vila Palmares.</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº. 02/GV/JJBS/2026, que a Prefeitura Municipal de Theobroma/RO, representada por sua Excelência Prefeito, Gilliard dos Santos Gomes, através da Secretária Municipal de Obras, promova ação de recuperação das ruas, no Vale Encantado”.</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>ZÉ BARROS JÚNIOR</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 02/GV/JJBS/2026, ao Senhor Paulo Rogério Muquiutti, pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 03/GV/JJBS/2026, a Senhora, Deyse Maria Dias, pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 04/GV/JJBS/2026, ao Senhor, Roberto Carlos de Jesus Ramos, pelos relevantes serviços prestados a essa municipalidade</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 05/GV/JJBS/2026, ao Senhor, Genadir Da Silva Menezes, pelos relevantes serviços prestados a essa municipalidade</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 06/GV/JJBS/2026, ao Senhor, Washington Uneida, pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 01/GV/LAS/2026, ao senhor, Edson Antonio Sápiras, pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>DIONE SILVA</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos Nº 01/GV/DNS/2026, aos senhores, Jonas Pereira de Carvalho e Nezilene Miranda, pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos Nº 01/GV/JJM/2026, ao senhor, Jose Carlos Almeida, pelos relevantes serviços prestados a essa municipalidade</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos Nº 02/GV/JJM/2026, a senhora, Teresa Saturnino Almeida, pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos Nº 03/GV/JJM/2026, a senhora, Zilda Correia Da Silva Diogo, pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos Nº 04/GV/JJM/2026, ao senhor, Nivaldo Martins Diogo, pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos Nº 05/GV/JJM/2026, aos senhores, Senira da Costa e Vanderlei Feliciano da Silva, pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos Nº 01/GV/AVC/2026, Ary Ferreira Josefi, José Josefi, Rosiane santos Souza Josefi, e Eva Bartoski Josefi, pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos Nº 02/GV/AVC/2026, aos senhores, Guiomar Barboza Neves e Valtermar Barboza de Moura pelos relevantes serviços prestados a essa municipalidade.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos Nº 02/GV/LAS/2026, aos senhores, Oséias Souza da Silva, Jesui Alves de Souza, Leonardo Cirilo soares e José craveiro de Santana irmão, pelos relevantes serviços prestados a essa municipalidade.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>GILLIARD DOS SANTOS GOMES</t>
   </si>
   <si>
     <t>“Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0998, de 29 de dezembro de 2025 (LOA de 2026). ”</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>“Dispõe sobre a remuneração dos membros do Conselho Tutelar do Município de Theobroma, Estado de Rondônia, e dá outras providências. ”</t>
   </si>
   <si>
     <t>137</t>
   </si>
@@ -202,63 +343,142 @@
     <t>Projeto de Lei n° 05/GP/PMT/2026, o qual “Dispõe sobre a instituição e regulamentação do Programa Municipal Cartão - Feira, e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Projeto de Lei n° 06/GP/PMT/2026, o qual “Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0998, de 29 de dezembro de 2025 (LOA de 2026) ”</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Projeto de Lei n° 07/GP/PMT/2026, que institui o Programa Municipal de Apadrinhamento de Crianças e Adolescentes em Acolhimento Institucional ou_x000D_
 Familiar no Município de Theobroma, e dá outras providências,</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Revoga os parágrafos 1º, 2º, 3º, 4º, 5º, 6º, 7º e 8º do artigo 103 da Lei Orgânica do Município de Theobroma/Rondônia e dá outras providências</t>
   </si>
   <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 11/GP/PMT/2026, que "Dispõe sobre a denominação de Eliene Camargos da Costa ao prédio público da Farmácia Básica Municipal, no Município de Theobroma/RO."</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 09/GP/PMT/2026, o qual Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0998, de 29 de dezembro de 2025 (LOA de 2026).</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 012/GP/PMT/2026, o qual Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0998, de 29 de dezembro de 2025 (LOA de 2026).</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 013/GP/PMT/2026, qual. Institui a concessão do auxílio - alimentação aos servidores públicos do Município de Theobroma/RO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 014/GP/PMT/2026, o qual Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0998, de 29 de dezembro de 2025 (LOA de 2026)</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 10/GP/PMT/2026, que Institui a Escolinha Municipal de Futebol, denominada Theobroma, e dá outras providências</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 015/GP/PMT/2026, o qual Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0998, de 29 de dezembro de 2025 (LOA de 2026).</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/182/projeto_16.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 016/GP/PMT/2026, o qual “Altera o Anexo VI da Lei Municipal nº 0995, de 24 de dezembro de 2025, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n.° 08/GP/PMT/2026, que Homologa a Avaliação Atuarial de 2026 do Regime Próprio de Previdência Social RPPS do Município de Theobroma/RO (IPT), conforme diretrizes emanadas pela Portaria MPS nº. 1467/2022 e suas alterações, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
     <t>146</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento-01.docx</t>
   </si>
   <si>
     <t>Convocação da Senhora FRANCIELI DE CASTRO SILVA, Secretária Municipal de Educação SEMED, para que compareça a esta Casa de Leis, em data e horário a serem definidos pela Mesa Diretora, a fim de prestar esclarecimentos.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Requerer a realização de Sessão Itinerante desta Casa de Leis, conforme especificado abaixo:_x000D_
+Local: Bosque Municipal_x000D_
+Evento: 7ª Festa da Agricultura Familiar_x000D_
+Data: 02  de maio de 2026_x000D_
+Horário: 09h00</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FILIAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES DE THEOBROMA RO À UNIÃO DE CÂMARAS E VEREADORES DE RONDÔNIA UCAVER.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Projeto de Resolução Nº 02/MD/CMT/2025, o qual “Dispõe sobre o regime das emendas parlamentares impositivas no âmbito do poder legislativo municipal, para adequação à instrução normativa nº 85/2025, e dá outras Providências. ”</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>INDVE</t>
   </si>
@@ -607,56 +827,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/138/indicacao-01_2.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/139/indicacao-02.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/140/indicacao-01_3.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao-02_1.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao-03_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao-04.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento-01.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/138/indicacao-01_2.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/139/indicacao-02.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/140/indicacao-01_3.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao-02_1.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao-03_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao-04.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/182/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento-01.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H23"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="92.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -870,418 +1090,1165 @@
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
         <v>46</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H14" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H15" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H16" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" t="s">
         <v>46</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H17" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
-        <v>65</v>
+        <v>53</v>
+      </c>
+      <c r="F18" t="s">
+        <v>67</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="H18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H19" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H20" t="s">
         <v>72</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>74</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H21" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="E22" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="E23" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H23" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
         <v>82</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" t="s">
+        <v>53</v>
+      </c>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H24" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H25" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E27" t="s">
+        <v>93</v>
+      </c>
+      <c r="F27" t="s">
+        <v>94</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H27" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" t="s">
+        <v>92</v>
+      </c>
+      <c r="E28" t="s">
+        <v>93</v>
+      </c>
+      <c r="F28" t="s">
+        <v>94</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H28" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" t="s">
+        <v>92</v>
+      </c>
+      <c r="E29" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" t="s">
+        <v>94</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H29" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30" t="s">
+        <v>94</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H30" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" t="s">
+        <v>92</v>
+      </c>
+      <c r="E31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H31" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32" t="s">
+        <v>92</v>
+      </c>
+      <c r="E32" t="s">
+        <v>93</v>
+      </c>
+      <c r="F32" t="s">
+        <v>94</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H32" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33" t="s">
+        <v>92</v>
+      </c>
+      <c r="E33" t="s">
+        <v>93</v>
+      </c>
+      <c r="F33" t="s">
+        <v>94</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H33" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" t="s">
+        <v>92</v>
+      </c>
+      <c r="E34" t="s">
+        <v>93</v>
+      </c>
+      <c r="F34" t="s">
+        <v>108</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H34" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" t="s">
+        <v>92</v>
+      </c>
+      <c r="E35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H35" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>74</v>
+      </c>
+      <c r="D36" t="s">
+        <v>92</v>
+      </c>
+      <c r="E36" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" t="s">
+        <v>94</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H36" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>77</v>
+      </c>
+      <c r="D37" t="s">
+        <v>92</v>
+      </c>
+      <c r="E37" t="s">
+        <v>93</v>
+      </c>
+      <c r="F37" t="s">
+        <v>94</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H37" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>116</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>80</v>
+      </c>
+      <c r="D38" t="s">
+        <v>92</v>
+      </c>
+      <c r="E38" t="s">
+        <v>93</v>
+      </c>
+      <c r="F38" t="s">
+        <v>94</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H38" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>118</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>83</v>
+      </c>
+      <c r="D39" t="s">
+        <v>92</v>
+      </c>
+      <c r="E39" t="s">
+        <v>93</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H39" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>86</v>
+      </c>
+      <c r="D40" t="s">
+        <v>92</v>
+      </c>
+      <c r="E40" t="s">
+        <v>93</v>
+      </c>
+      <c r="F40" t="s">
+        <v>94</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H40" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>122</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>89</v>
+      </c>
+      <c r="D41" t="s">
+        <v>92</v>
+      </c>
+      <c r="E41" t="s">
+        <v>93</v>
+      </c>
+      <c r="F41" t="s">
+        <v>94</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H41" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>125</v>
+      </c>
+      <c r="D42" t="s">
+        <v>92</v>
+      </c>
+      <c r="E42" t="s">
+        <v>93</v>
+      </c>
+      <c r="F42" t="s">
+        <v>94</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H42" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>129</v>
+      </c>
+      <c r="D43" t="s">
+        <v>92</v>
+      </c>
+      <c r="E43" t="s">
+        <v>93</v>
+      </c>
+      <c r="F43" t="s">
+        <v>94</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H43" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>132</v>
+      </c>
+      <c r="D44" t="s">
+        <v>92</v>
+      </c>
+      <c r="E44" t="s">
+        <v>93</v>
+      </c>
+      <c r="F44" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H44" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>134</v>
+      </c>
+      <c r="E45" t="s">
+        <v>135</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H45" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>138</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" t="s">
+        <v>134</v>
+      </c>
+      <c r="E46" t="s">
+        <v>135</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H46" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>140</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" t="s">
+        <v>142</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H47" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>144</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>141</v>
+      </c>
+      <c r="E48" t="s">
+        <v>142</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H48" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>146</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>147</v>
+      </c>
+      <c r="E49" t="s">
+        <v>148</v>
+      </c>
+      <c r="F49" t="s">
+        <v>149</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H49" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" t="s">
+        <v>147</v>
+      </c>
+      <c r="E50" t="s">
+        <v>148</v>
+      </c>
+      <c r="F50" t="s">
+        <v>149</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H50" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>153</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" t="s">
+        <v>147</v>
+      </c>
+      <c r="E51" t="s">
+        <v>148</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H51" t="s">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>