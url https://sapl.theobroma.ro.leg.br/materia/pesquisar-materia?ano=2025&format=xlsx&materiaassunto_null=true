--- v1 (2026-01-13)
+++ v2 (2026-04-20)
@@ -54,1196 +54,1195 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ZÉ MOTA</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/18/document_9.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/18/document_9.pdf</t>
   </si>
   <si>
     <t>Que o executivo através da Secretaria Municipal de Saúde e Secretaria de Obras, faça um estudo de viabilidade e promova a sinalização do estacionamento da UBS Urbana, com lugares reservados para idosos e pessoas com deficiência física.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ZÉ BARROS JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/16/document_8.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/16/document_8.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal de Educação, extenso a Chefia de Gabinete, faça estudo de viabilidade e após os trâmites legais promova a perfuração de um poço artesiano na CMEI Jeremias Antero Dias</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/19/document_10.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/19/document_10.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça um estudo de viabilidade, através da Secretaria Municipal de Educação, extenso a Chefia de Gabinete, e promova após os trâmites legais, a construção de uma passarela coberta na Escola Municipal, Josué de Castro, desde o portão principal até o pátio da Unidade de Ensino.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/20/document_11.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/20/document_11.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça um estudo de viabilidade, através da Secretaria Municipal de Saúde, extenso a Chefia de Gabinete, e após os tramites legais, regimentais e constitucionais, seja encaminhado para esta Egrégia Casa Legislativa, Projeto de Lei, com finalidade “autorizativa”, no sentido de regulamentar o pagamento do repasse do incentivo financeiro adicional aos Agentes Comunitários de Saúde – ACS e Agentes de Combate a Endemias – ACE.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/22/document_12.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/22/document_12.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça um estudo de viabilidade, através da Secretaria Municipal de Obras e Serviços Públicos, extenso a Chefia de Gabinete, e promova após os trâmites legais, ação de recuperação (Trabalho paliativo) da vicinal que interliga o Travessão 10 ao Travessão 12.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/23/document_14.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/23/document_14.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça um estudo de viabilidade, através da Secretaria Municipal de Educação, extenso a Chefia de Gabinete e a Cultura, e promova a comemoração alusivo ao Dia do Evangélico, a ser comemorado em 18 de junho, de acordo com a Lei Municipal de nº 838/2022, que dispõe sobre o Dia do Evangélico e o Feriado Municipal.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ADELSON CORREIA (DEDÉ)</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/5/document_2.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/5/document_2.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da Secretaria Municipal de Educação- SEMED, elabore e encaminhe um Projeto de Lei para a criação da gratificação de produtividade aos motoristas de veículos pesados doTransporte Escolar, ga rantindo a esses profissionais o mesmo direito já concedido aos motoristas da Secretaria Municipal de Obras e em trâmite para os motoristas de veículo pesado da Secretaria Municipal de_x000D_
 Agricultura (conforme Projeto de Lei nº 01/GP/PMT/2025).</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/24/document_15.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/24/document_15.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça um estudo de viabilidade, através da Secretaria Municipal de Educação, extenso a Chefia de Gabinete, sendo este manejo um adendo e/ou adição a indicação 01/VER.ADELSON/2025, que indicou o envio de um Projeto de Lei por parte do Poder Executivo a essa Colenda_x000D_
 Casa de Leis, versando sobre a criação da gratificação de produtividade aos motoristas de veículos pesados do Transporte Escolar, para que seja_x000D_
 estendido o braço do possível Projeto de Lei, aos Monitores de transporte escolar, bem como aos Motoristas de veículos pesados do transporte escolar em regime celetista</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/25/document_16.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/25/document_16.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria Municipal de Saúde, a disponibilização de um veículo para que os motoristas da saúde possam participar do Encontro dos Motoristas da Saúde, que ocorrerá no dia 05 de julho de 2025, na cidade de Presidente Médici.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/8/document_7.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/8/document_7.pdf</t>
   </si>
   <si>
     <t>Que o executivo encaminhe a esta Casa de Leis Projeto de Lei Municipal que institua o Incentivo Financeiro Específico (Abono) aos profissionais da educação e esporte que participarem dos Jogos Escolares (JOER) na fase estadual e/ou nacional, representando oficialmente o município</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/11/document_3.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/11/document_3.pdf</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, por meio da Secretaria Municipal de Administração ou órgão equivalente, estude a_x000D_
 viabilidade de incluir na próxima reestruturação administrativa do Município dispositivo legal que conceda aos servidores efetivos de carreira, quando_x000D_
 nomeados para cargos comissionados, a opção de:_x000D_
 _x000D_
 I- Permanecer recebendo o vencimento do seu cargo efetivo;_x000D_
 II- Optar pela remuneração do cargo comissionado; ou_x000D_
 III- Optar por continuar recebendo o vencimento do cargo efetivo acrescido de_x000D_
 60% do valor do cargo comissionado._x000D_
 A proposta estende-se a todos os profissionais efetivos do quadro permanente do Município, incluindo os profissionais da educação, como os diretores_x000D_
 escolares.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/12/document_3.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/12/document_3.pdf</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, por meio da Secretaria Municipal de Administração ou órgão equivalente:_x000D_
 _x000D_
 1. Estude a viabilidade de realizar estudos técnicos e econômicos para a implantação de sistemas de geração de energia solar fotovoltaica em prédios públicos, com prioridade para escolas, unidades de saúde e o Hospital Municipal;_x000D_
 2. Elabore projetos de captação de recursos junto a esferas estaduais, federais ou por meio de parcerias público-privadas (PPPs), visando à instalação de tais sistemas;_x000D_
 3. Promova uma política de modernização energética sustentável, com a finalidade de reduzir os gastos com energia elétrica e reinvestir as economias obtidas em áreas prioritárias como Saúde e Educação.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/13/document_4.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/13/document_4.pdf</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma estude, junto à SEMDAS e demais órgãos competentes, a viabilidade de elaborar um Projeto de Lei que crie um programa de incentivo à destinação de Imposto de Renda aos Fundos Municipais dos Direitos da Criança e do Adolescente e da Pessoa Idosa.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_07_jjbs.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_07_jjbs.pdf</t>
   </si>
   <si>
     <t>“Que o Poder Executivo faça um estudo de viabilidade, através da Secretaria Municipal de Meio Ambiente, extenso a Chefia de Gabinete, para a devida instalação de lixeiras públicas em pontos estratégicos na cidade de Theobroma, no distrito Vila Palmares, e na RO 133 no perímetro que compreende a via central do Travessão 04 (Cachoeirinha), Travessão 10 e Travessão 12, visando promover a limpeza urbana, a preservação ambiental e o bem-estar da população.”</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_jjbs.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_jjbs.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça um estudo de viabilidade, através da Secretaria Municipal de Saúde, extenso a Chefia de Gabinete, para que após os trâmites legais e constitucionais, seja feita a instalação de placa e/ou painel identificador da UBS Santo Afonso, localizada no Travessão 10.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_08-jjbs-placa_da_ubs_travessao_10.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_08-jjbs-placa_da_ubs_travessao_10.pdf</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_09gvjjbs2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_09gvjjbs2025.pdf</t>
   </si>
   <si>
     <t>"Que o Poder Executivo faça um estudo de viabilidade, através da Secretaria Municipal de Obras e Serviços Públicos, extenso a Chefia de Gabinete, para que após os trâmites legais, promova os devidos reparos na iluminação no Portal da entrada da Cidade, e nos postes ao lado."</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>VANESSA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_vanessa_15-09.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_vanessa_15-09.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado o veículo TOYOTA ETIOS SEDAN X VSC MT, placa QTE-2510 , para uso da Associação Comercial e Industrial de Theobroma – ACITHEO , inscrita no CNPJ sob o nº 59.590.871/0001-55.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/95/document_-_2025-10-01t112326.208.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/95/document_-_2025-10-01t112326.208.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça um estudo de viabilidade, através da Secretaria Municipal de Agricultura, extenso a Chefia de Gabinete, para que disponibilize uma máquina moto niveladora, através do Programa Produz Mais, para fazer aberturas de carreadores nas propriedades pertencentes ao município de Theobroma/RO, na RO 464, sentido município de Jaru/RO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_08-adelson.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_08-adelson.pdf</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, por intermédio da Secretaria Municipal de Fazenda – SEMFAZ e a Superintendência do Instituto de Previdência dos Servidores Municipais de Theobroma – IPT, realize estudo técnico, jurídico e atuarial com vistas à destinação dos valores arrecadados a título de Imposto de Renda Retido na Fonte (IRRF) sobre os proventos de aposentadorias e pensões dos servidores municipais, de forma que tais recursos sejam repassados ao IPT como parcela compensatória para cobertura do déficit previdenciário, nos termos da Lei Complementar Municipal nº 946/2024 e da Emenda Constitucional nº 103/2019. Propõe-se, ainda, que o Executivo avalie, a médio prazo, a possibilidade de redução gradual da alíquota de 14 % atualmente descontada dos aposentados e pensionistas, em reconhecimento à longa contribuição prestada por esses servidores ao sistema municipal.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao-09-avc.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao-09-avc.docx</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, por meio da Secretaria Municipal de Agricultura SEMAGRI, em parceria com a EMATER/RO, avalie a possibilidade de instituir a Premiação do Café de Theobroma, a ser realizada anualmente durante a Festa da Agricultura Familiar, com a finalidade de reconhecer, incentivar e valorizar os produtores de café do município.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao-10-avc.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao-10-avc.docx</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, por meio da Secretaria Municipal de Agricultura SEMAGRI, em parceria com a SEBRAE, EMATER/RO, SEAGRI/RO, IDARON, Instituições de Ensino, Cooperativas de créditos e demais instituições de apoio ao desenvolvimento rural, estude a viabilidade de realizar o Dia de Campo das Agroindústrias de Theobroma, podendo ser denominado Encontro Municipal das Agroindústrias.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao-03.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao-03.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Theobroma, por meio da Secretaria Municipal de Saúde e Gabinete do Prefeito, que seja providenciada a instalação de internet via satélite nos veículos oficiais utilizados pela administração pública, sendo eles: Ambulâncias e veículos de transporte da saúde; Veículos operacionais do Conselho Tutelar.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>ABEL DO POSTO DO PALMARES</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao-01_1.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao-01_1.docx</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, por meio da Secretaria Municipal de Fazenda e do Gabinete do Prefeito, estude a viabilidade de implantar um Cartão Benefício aos Servidores Públicos Municipais, extenso também aos servidores portariados e celetistas, em substituição ao atual auxílio-alimentação, cujo valor permanece fixado em R$ 125,00 desde 2015, sem atualização inflacionária.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/46/document.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/46/document.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Senhores:_x000D_
 Geraldo Vicente da Costa e Leunice Maria</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/47/document_1.pdf</t>
-[...3 lines deleted...]
-Maria Aparecida da Silva Pereira e Valtair de Oliveira</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/47/document_1.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos aos Senhores: Maria Aparecida da Silva Pereira e Valtair de Oliveira</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>DIONE SILVA</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor:_x000D_
 Luiz Povodeiuk</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Moção de aplausos a Senhora:_x000D_
 Silma Akerley da Silva, pelos relevantes trabalhos voluntários a frente do Leilão Direito de Viver</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/82/mocao_de_aplausos_captadores-avc.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/82/mocao_de_aplausos_captadores-avc.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para os captadores do Leilão Direito de Viver, em reconhecimento aos relevantes serviços voluntários prestados em prol do Hospital de Amor.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/119/mocoes_02.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/119/mocoes_02.docx</t>
   </si>
   <si>
     <t>Ao Senhor Roni Freitas da Silva, diretor executivo da rádio Plan Fm 94.9 de Jaru, pelos relevantes serviços prestados a sociedade através da comunicação no rádio.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>BEBETO</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/125/mocao_de_aplausos_01_bebeto_para_adao.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/125/mocao_de_aplausos_01_bebeto_para_adao.docx</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor Adão João de Deus, professor pioneiro no município, pelos relevantes serviços prestados a comunidade.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/126/mocao_de_aplausos-02_bebeto_para_ana.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/126/mocao_de_aplausos-02_bebeto_para_ana.docx</t>
   </si>
   <si>
     <t>Moção de aplausos a Senhora Ana Cláudia Natal Babolim, médica com longa folha de serviço prestada neste município, atendendo com pequenos procedimentos cirúrgicos e realizando também trabalho social, através da distribuição de cestas básicas para famílias carentes.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/127/mocao_de_aplausos-03_bebeto_para_celestino.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/127/mocao_de_aplausos-03_bebeto_para_celestino.docx</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor Francisco Celestino de Araújo, pelos trabalhos prestados junto aos produtores rurais com inovação da lavoura cafeeira.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/128/mocao_de_aplausos-04_bebeto_para_julieta.docx</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/128/mocao_de_aplausos-04_bebeto_para_julieta.docx</t>
   </si>
   <si>
     <t>Moção de aplausos a Senhora Julieta Luciana dos Santos, pelo excelente trabalho realizado na EMATER a frente dos programas das políticas públicas do governo do estado de Rondônia e do governo federal.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/21/prestacao_de_contas_2023-gilliard.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/21/prestacao_de_contas_2023-gilliard.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Exercício de 2023 do Poder Executivo Municipal, sob a gestão do Prefeito Gilliard dos Santos Gomes.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/65/prestacao_de_contas_exercicio_2018-claudio_santos-_vol_1_e_2.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/65/prestacao_de_contas_exercicio_2018-claudio_santos-_vol_1_e_2.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2018 DO EXECUTIVO SOB GESTÃO DO SENHOR CLAUDIOMIRO DOS SANTOS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/113/acordao_prestacao_de_contas-2019.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/113/acordao_prestacao_de_contas-2019.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do exercício de 2019 do Poder Executivo Municipal, de responsabilidade do senhor Claudiomiro Alves dos Santos e José Abel_x000D_
 Pinheiro.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/114/acordao_prestacao_de_contas-2020.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/114/acordao_prestacao_de_contas-2020.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do exercício de 2020 do Poder Executivo Municipal, de responsabilidade do senhor Claudiomiro Alves dos Santos e José Abel_x000D_
 Pinheiro.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/115/acordao_prestacao_de_contas-2021.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/115/acordao_prestacao_de_contas-2021.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do exercício de 2021 do Poder Executivo Municipal, de responsabilidade do senhor Gilliard dos Santos Gomes.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/116/acordao_prestacao_de_contas-2022.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/116/acordao_prestacao_de_contas-2022.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do exercício de 2022 do Poder Executivo Municipal, de responsabilidade do senhor Gilliard dos Santos Gomes.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>GILLIARD DOS SANTOS GOMES</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/50/plc_01-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/50/plc_01-2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Sistema de Controle Interno – SCI, no Município de Theobroma - RO, e dá outras providências. ”</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/133/plc_02-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/133/plc_02-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o equacionamento do déficit atuarial do Instituto de Previdência Social dos Servidores Públicos de Theobroma/RO (IPT), mediante a vinculação do produto do Imposto de Renda Retido na Fonte (IRRF) e autorização de aporte de sobras orçamentárias do Poder Legislativo, e revoga dispositivos da Lei Complementar Municipal nº 946/2024”.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>GILLIARD DOS SANTOS GOMES, Prefeitura Municipal - PM</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/4/pl-01-gp-pmt-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/4/pl-01-gp-pmt-2025.pdf</t>
   </si>
   <si>
     <t>Institui o pagamento de Gratificação de produtividade por desempenho operacional aos servidores municipais lotados na Secretaria Municipal de Agricultura e Pecuária, Secretaria Municipal de Desenvolvimento e Assistência Social - SEMDAS e Secretaria de Gabinete, institui gratificação por desempenho de função, institui a indenização denominada de “Diária de Campo”, e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/6/pl_02.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/6/pl_02.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0952, de 19 de dezembro de 2024 (LOA de 2025). ”</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/15/pl_03-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/15/pl_03-2025.pdf</t>
   </si>
   <si>
     <t>“Aprova o Plano Municipal pela Primeira Infância no município de Theobroma, e dá outras providências. ”</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/17/pl_04-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/17/pl_04-2025.pdf</t>
   </si>
   <si>
     <t>“Altera o artigo 1.º, da Lei n.º 0454, de 21 de novembro de 2013, e dá outras providências. ”</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/44/pl_05-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/44/pl_05-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0952, de 19 de dezembro de 2024 (LOA de 2025)”</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/45/ppl_01-jjbs-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/45/ppl_01-jjbs-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre A Utilização de Veículos Oficiais Para Realizar Transporte de Caravanas de Igrejas Evangélicas, e Dá Outras Providências. ”</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/51/pl_06-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/51/pl_06-2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Auxílio (ajuda de custo), para Tratamento fora do Município - TFD, aos usuários do Sistema Único de Saúde – SUS, no âmbito da Secretaria Municipal de Saúde de Theobroma - RO”.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/55/pl_07-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/55/pl_07-2025.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/56/pl_08-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/56/pl_08-2025.pdf</t>
   </si>
   <si>
     <t>“Altera o Plano de Amortização para equacionamento do Déficit Atuarial do Regime Próprio de Previdência Social – RPPS do Município de Theobroma/RO, conforme diretrizes emanadas pela Portaria MPS nº. 1467/2022 e suas alterações, e dá outras providências”.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/57/pl_09-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/57/pl_09-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a reestruturação e unificação dos programas Produz MAIS Theobroma, Agricultura Forte e Porteira Adentro, autoriza o Poder Executivo a conceder subsídio aos beneficiários do programa, e dá outras providências. ”</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/58/pl_10-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/58/pl_10-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a conceder Isenção do Imposto sobre a Transmissão de Bens Imóveis – ITBI, para Primeira Escritura, no município de Theobroma, e dá outras providências. ”</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/59/pl_11-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/59/pl_11-2025.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/60/pl_12-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/60/pl_12-2025.pdf</t>
   </si>
   <si>
     <t>“Institui o pagamento indenizatório da denominada de “Diária de Campo”, e dá outras providências."</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/61/pl_13-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/61/pl_13-2025.pdf</t>
   </si>
   <si>
     <t>“Cria os componentes do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional do Município de Theobroma, e dá outras providências. ”</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/62/pl_14-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/62/pl_14-2025.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/63/pl_15-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/63/pl_15-2025.pdf</t>
   </si>
   <si>
     <t>“Institui e regulamenta a jornada de trabalho em turno ininterrupto de revezamento (Regime de Plantão), no âmbito do município de Theobroma, e dá outras providências. ”</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/64/pl_16-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/64/pl_16-2025.pdf</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/66/pl_18-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/66/pl_18-2025.pdf</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/67/pl_19-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/67/pl_19-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a doar imóvel de sua propriedade ao Instituto de Previdência de Theobroma – IPT, e dá outras providências”.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/68/pl_20-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/68/pl_20-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigação do Conselho Tutelar de Theobroma/RO, alimentar o Sistema de Informações para a Infância e a Adolescência (SIPIA), e dá outras providências”.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/69/pl_01_avc_2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/69/pl_01_avc_2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a instituir o Programa Municipal de Acompanhamento Psicossocial Escolar nas unidades da rede pública de ensino de Theobroma e dá outras providências. ”</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/70/pl_21-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/70/pl_21-2025.pdf</t>
   </si>
   <si>
     <t>“Revoga os artigos 14, 15, 16 e 17 da Lei Municipal nº 211/GP/2007, revoga os artigos 21, 22, 23, 24 e 25 da Lei Municipal n. 127/GP/PMT/2002 e dá outras providências. ”</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/71/pl_22-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/71/pl_22-2025.pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/74/pl_02_jjbs_2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/74/pl_02_jjbs_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre, leitura da Bíblia Sagrada, Oração do Pai Nosso e obrigatoriedade de cantar o Hino Nacional, nas Escolas Públicas do Município de Theobroma/RO e Dá Outras Providências”</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/75/pl_23-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/75/pl_23-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de diárias a servidores públicos de outros entes federativos quando em deslocamento a serviço do Município de Theobroma - RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/79/pl_17-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/79/pl_17-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Reestruturação Administrativa e Organizacional da Prefeitura Municipal de Theobroma/RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/80/pl_24-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/80/pl_24-2025.pdf</t>
   </si>
   <si>
     <t>“Altera o Artigo 10, da Lei Municipal nº 0973, de 14 de maio de 2025, e dá outras providências”.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/86/pl_25.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/86/pl_25.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação das atividades e funções do Fiscal de Transporte, de nível médio, no âmbito do Município de TheobromaRO, e dá outras providências”.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/87/pl_02_avc.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/87/pl_02_avc.pdf</t>
   </si>
   <si>
     <t>“CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DO PANTANAL - ASPROPAN, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/89/pl_26-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/89/pl_26-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do Artigo 37, Inciso IX, da Constituição Federal e do Artigo 93, Inciso VI, da Lei Orgânica do Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/90/pl_27-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/90/pl_27-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0952, de 19 de dezembro de 2024 (LOA de 2025)”.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/94/pl_28-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/94/pl_28-2025.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/96/pl_29-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/96/pl_29-2025.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_no_30-segap-pmt-2025_-_de_20_de_outubro_de_2025_-_cred_esp_-_semed-semosp-semusa.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_no_30-segap-pmt-2025_-_de_20_de_outubro_de_2025_-_cred_esp_-_semed-semosp-semusa.pdf</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_n_031-segap-pmt-2025_-_ab._cred_adic._especiais_-_semosp-semusa.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_n_031-segap-pmt-2025_-_ab._cred_adic._especiais_-_semosp-semusa.pdf</t>
   </si>
   <si>
     <t>“Abre no orçamento vigente crédito adicional especial e dá outras providências. ”</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_n_032-segap-2025_-_ppa_2026-2029_compressed.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_n_032-segap-2025_-_ppa_2026-2029_compressed.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual – PPA para o Quadriênio 2026 a 2029, e dá outras providências”.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_n_033-segap-pmt-2025_-_ldo_2026_compressed.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_n_033-segap-pmt-2025_-_ldo_2026_compressed.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2026, e dá outras providências”.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_n_034-segap-pmt-2025_-_loa_2026_compressed.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_n_034-segap-pmt-2025_-_loa_2026_compressed.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Orçamento Fiscal do município de Theobroma-RO – Lei Orçamentária Anual - LOA, para o exercício de 2026, e dá outras providências”.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/110/pl_35-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/110/pl_35-2025.pdf</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_n_036-segap-pmt-2025_-_cria_o_cargo_de_auditor_fiscal_-_fiscal_tributario_-_fiscal_tributario_-_01-12-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_n_036-segap-pmt-2025_-_cria_o_cargo_de_auditor_fiscal_-_fiscal_tributario_-_fiscal_tributario_-_01-12-2025.pdf</t>
   </si>
   <si>
     <t>“Institui cargos da carreira específica da Administração Tributária Municipal, exercida por Fiscais Tributários e Auditores Fiscais de Tributos Municipais, no âmbito do Município de Theobroma - RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/122/pl_36-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/122/pl_36-2025.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/124/pl_37-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/124/pl_37-2025.pdf</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/129/pl_38-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/129/pl_38-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a celebração de parceria entre o Município de Theobroma - RO e a Associação de Pais e Amigos dos Excepcionais – APAE de Jaru-RO, com repasse de recursos financeiros, e dá outras providências”.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/130/pl_39-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/130/pl_39-2025.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_n_040-segap-pmt-2025_-_amortizacao_deficit_atuarial_-_17-12-2025_-_assinado.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_n_040-segap-pmt-2025_-_amortizacao_deficit_atuarial_-_17-12-2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a repactuação do Plano de Amortização para o equacionamento do Déficit Atuarial do Regime Próprio de Previdência Social do Município de Theobroma/RO, com base na Avaliação Atuarial de 2025; redefine a alíquota da Taxa de Administração para custeio das despesas correntes e de capital, incluindo recursos vinculados ao Pró-Gestão RPPS, em conformidade com a Emenda Constitucional nº 103/2019 e a Portaria MTP nº 1.467/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/134/projeto_de_lei_041-segap-pmt-2025_-_cred_esp_-_semosp_-_semusa.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/134/projeto_de_lei_041-segap-pmt-2025_-_cred_esp_-_semosp_-_semusa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e altera a Lei nº 0952, de 19 de dezembro de 2024 (LOA de 2025)"</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de EMenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/73/emenda_01-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/73/emenda_01-2025.pdf</t>
   </si>
   <si>
     <t>“Inclui os parágrafos 1º, 2º, 3º, 4º, 5º, 6º, 7º e 8º no artigo 103 da Lei Orgânica do Município para adotar no processo legislativo orçamentário municipal as emendas impositivas individuais de vereadores, previstas na Emenda Constitucional nº 86, de 17 de março de 2015; na Emenda Constitucional nº 100, de 26 de junho de 2019; e na Emenda Constitucional nº 126, de 21 de dezembro de 2022; e dá outras providências. ”</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/2/pr-01-cmt-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/2/pr-01-cmt-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº01/MDCMT/2025 “ALTERA O ARTIGO 3º DA RESOLUÇÃO Nº 63/CMT/2023, O QUAL DISPÕE SOBRE O HORÁRIO DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL.”</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/3/pr-02-md-cmt-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/3/pr-02-md-cmt-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS DE PROVIMENTO EFETIVO DA CÂMARA MUNICIPAL DE THEOBROMA DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/26/pr_03-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/26/pr_03-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de uso de veículos pertencentes ao Poder Legislativo Municipal de Theobroma para vereadores residentes no distrito de Palmares do Oeste e dá outras providências. ”</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/52/pr-_04-md-cmt-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/52/pr-_04-md-cmt-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DEVOLUÇÃO DO VEÍCULO TOYOTA ETIOS SEDAN X VSC MT, PLACA QTE -2510, À PREFEITURA MUNICIPAL DE THEOBROMA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/53/pr-04-md-cmt-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/53/pr-04-md-cmt-2025.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a aplicação da Lei n. 13.709, de 14 de agosto de 2018 - Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal_x000D_
 de Theobroma/RO.”</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/72/pr_06-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/72/pr_06-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a baixa de patrimônio da Câmara Municipal de Theobroma/RO, e sub-rogação. ”</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_resolucao_07mdcmt2025-autoriza_a_outorga_de_procuracao_a_seguradora_para_tratamento_de_assuntos_relativos_ao_veiculo_oficial_da_camara_municipal_de_theobroma.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_resolucao_07mdcmt2025-autoriza_a_outorga_de_procuracao_a_seguradora_para_tratamento_de_assuntos_relativos_ao_veiculo_oficial_da_camara_municipal_de_theobroma.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A OUTORGA DE PROCURAÇÃO À SEGURADORA PARA TRATAMENTO DE ASSUNTOS RELATIVOS AO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE THEOBROMA/RO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_resolucao_08mdcmt2025_-_agente_de_contratacao_e_equipe.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_resolucao_08mdcmt2025_-_agente_de_contratacao_e_equipe.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o disposto no § 3º do art. 8º da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre as regras para a atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, no âmbito da Câmara Municipal de Theobroma/RO, e dá outras providências. ”</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/118/pr_09-2025_assinado.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/118/pr_09-2025_assinado.pdf</t>
   </si>
   <si>
     <t>“Regulamenta, no âmbito do Poder Legislativo, a Lei Federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no inciso XXXIII do caput do art. 5º, no inciso II do §3º do art. 37 e no §2º do art. 216, todas da Constituição Federal, no âmbito do Poder Legislativo Municipal de Theobroma/RO.”</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/123/pr_10-2025.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/123/pr_10-2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO I DA RESOLUÇÃO Nº 67/CMT/2023, SOBRE VALORES DAS DIÁRIAS CORRESPONDENTE A UFM DA CÂMARA MUNICIPAL DE THEOBROMA/RO.”</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_resolucao_no_011mdcmt2025-altera_a_resolucao_no_65cmt2023_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_resolucao_no_011mdcmt2025-altera_a_resolucao_no_65cmt2023_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“Altera a Resolução nº 65/CMT/2023 para criar o cargo de Diretor de Imprensa, redefine as atribuições do Diretor de Compras e dá outras providências.”</t>
   </si>
   <si>
     <t>INCJ</t>
   </si>
   <si>
     <t>indicação em conjunto</t>
   </si>
   <si>
     <t>ADELSON CORREIA (DEDÉ), JULIANA ENFERMEIRA, VANESSA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/9/document_8.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/9/document_8.pdf</t>
   </si>
   <si>
     <t>Realização de Audiência Pública sobre Políticas de Inclusão e Atendimento às Pessoas com Transtorno do Espectro Autista (TEA) e demais_x000D_
 Estudantes com Deficiência e Necessidades Específicas no Município de Theobroma.</t>
   </si>
   <si>
     <t>ADELSON CORREIA (DEDÉ), JULIANA ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/10/document_2.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/10/document_2.pdf</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, por meio da Secretaria Municipal de Fazenda - SEMFAZ, realize estudo de impacto_x000D_
 financeiro e orçamentário com vistas à atualização do valor do auxílio alimentação, atualmente fixado em R$ 125,00 (cento e vinte e cinco reais),_x000D_
 instituído pela Lei Municipal nº 490/2015, bem como promova a modernização na forma de pagamento, que passaria a ser efetuado por meio de cartão_x000D_
 alimentação, com crédito a ser disponibilizado até o dia 15 de cada mês em parceira com a nova Associação Comercial de Theobroma.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>DEDÉ, BEBETO</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_conjunta_03_avc-rcd.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_conjunta_03_avc-rcd.pdf</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Theobroma, por meio da Secretaria Municipal de Saúde, encaminhe a esta Casa de Leis projeto de lei instituindo o regime de plantão extra para os Técnicos em Radiologia (Raio X) do município, visando garantir a cobertura ininterrupta do serviço.</t>
   </si>
   <si>
     <t>INDVE</t>
   </si>
   <si>
     <t>Indicação verbal</t>
   </si>
   <si>
     <t>JULIANA ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/27/document_17.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/27/document_17.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de ser reajustado o valor dos plantões extras dos profissionais da saúde, tanto técnicos quanto enfermeiros; verificar a possibilidade de colocar um farmacêutico para atender a farmácia popular de Palmares, onde há um tempo está sem esse profissional e a demanda vem aumentando muito.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/28/document_17.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/28/document_17.pdf</t>
   </si>
   <si>
     <t>Que seja feito reajuste no valor das marmitas para usuários da hemodiálise</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/29/document_18.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/29/document_18.pdf</t>
   </si>
   <si>
     <t>Que o repasse da contribuição dos servidores ao sindicado seja feito em folha em vez de ter que fazê-lo via pix.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/30/document_19.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/30/document_19.pdf</t>
   </si>
   <si>
     <t>Que seja feito o repasse de combustível para os agentes de saúde estarem fazendo suas visitas comunitárias, pois até o momento o combustível estava sendo pago com recurso próprio dos mesmos.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/31/document_20.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/31/document_20.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos em pontos com má trafegabilidade e bueiros desbarrancando no Assentamento Vale Encantado, situações que geram risco de acidentes, principalmente agora no período de aulas.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/33/document_22.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/33/document_22.pdf</t>
   </si>
   <si>
     <t>Que sejam plantadas árvores frutíferas nas margens dos Igarapés da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/32/document_21.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/32/document_21.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada uma ponte mais segura no setor Jatuarana, pois quando chove as crianças precisam atravessar a pé, com a ajuda do senhor_x000D_
 Joel, por ser arriscado o ônibus passar em cima da ponte e acontecer algum acidente.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/34/document_23.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/34/document_23.pdf</t>
   </si>
   <si>
     <t>Que seja criada uma lei de auxílio de benefícios eventuais, como por exemplo, urna funerária, para que as pessoas de baixa renda tenham_x000D_
 ajuda de custo nessas situações.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/35/document_23.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/35/document_23.pdf</t>
   </si>
   <si>
     <t>Que seja indicado um servidor para ajudar os produtores rurais a tirarem suas notas no Idaron.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/36/document_24.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/36/document_24.pdf</t>
   </si>
   <si>
     <t>Que seja feito reajuste do auxílio alimentação de todos os funcionários públicos do município, pois desde 2014 esse valor não teve reajuste.</t>
   </si>
   <si>
     <t>DUDU DO PALMARES</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/37/document_25.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/37/document_25.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos na entrada do distrito de Palmares, pois o asfalto no local está muito danificado.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/38/document_26.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/38/document_26.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado, através da Secretaria de Saúde, um ônibus e também a van para transportar as pessoas nos dias 26 e 27 de abril_x000D_
 até Palmares, para terem acesso aos vários serviços que serão disponibilizados à população através do programa Rondônia Cidadã, sendo_x000D_
 um deles o atendimento da Policlínica Oswaldo Cruz Itinerante.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/39/document_27.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/39/document_27.pdf</t>
   </si>
   <si>
     <t>Que seja feita a melhoria da iluminação pública nas ruas do distrito de Palmares, trocando as lâmpadas queimadas.</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/40/document_27.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/40/document_27.pdf</t>
   </si>
   <si>
     <t>Que seja feita a melhoria da iluminação pública, trocando as lâmpadas queimadas na pista de caminhada.</t>
   </si>
   <si>
     <t>Que seja feito um tapa buracos na Avenida dos Pioneiros</t>
   </si>
   <si>
-    <t>https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/42/document_28.pdf</t>
+    <t>http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/42/document_28.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos nas linhas da região de Antônio Conselheiro, Vale Encantado e Majaru.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Para que pudessem realizar uma alteração na Lei Orgânica no município, permitindo durante as sessões o uso de acessórios, como chapéus, bonés ou lenços, e colocando como opcional o uso de gravatas.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Que o prefeito juntamente com o secretário de obras pudessem estar realizando um cascalhamento na região da Majaru, Antônio Conselheiro e Vale Encantado, pelo motivo de que foi implantado um sistema de água através do governador do estado e cortou o meio da estrada, e com o patrolamento feito em seguida, foi jogada terra no meio da estrada, e o vereador teme que quando voltar a chover acabe criando muitos transtornos para a trafegabilidade no local.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Para que o executivo legalizasse para nosso município não cobrar do cidadão, quando este solicitar para alguma finalidade, até 2 caminhões de terra.</t>
   </si>
   <si>
     <t>91</t>
   </si>
@@ -1610,68 +1609,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/18/document_9.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/16/document_8.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/19/document_10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/20/document_11.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/22/document_12.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/23/document_14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/5/document_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/24/document_15.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/25/document_16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/8/document_7.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/11/document_3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/12/document_3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/13/document_4.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_07_jjbs.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_jjbs.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_08-jjbs-placa_da_ubs_travessao_10.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_09gvjjbs2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_vanessa_15-09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/95/document_-_2025-10-01t112326.208.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_08-adelson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao-09-avc.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao-10-avc.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao-03.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao-01_1.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/46/document.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/47/document_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/82/mocao_de_aplausos_captadores-avc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/119/mocoes_02.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/125/mocao_de_aplausos_01_bebeto_para_adao.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/126/mocao_de_aplausos-02_bebeto_para_ana.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/127/mocao_de_aplausos-03_bebeto_para_celestino.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/128/mocao_de_aplausos-04_bebeto_para_julieta.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/21/prestacao_de_contas_2023-gilliard.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/65/prestacao_de_contas_exercicio_2018-claudio_santos-_vol_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/113/acordao_prestacao_de_contas-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/114/acordao_prestacao_de_contas-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/115/acordao_prestacao_de_contas-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/116/acordao_prestacao_de_contas-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/50/plc_01-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/133/plc_02-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/4/pl-01-gp-pmt-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/6/pl_02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/15/pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/17/pl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/44/pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/45/ppl_01-jjbs-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/51/pl_06-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/55/pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/56/pl_08-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/57/pl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/58/pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/59/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/60/pl_12-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/61/pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/62/pl_14-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/63/pl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/64/pl_16-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/66/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/67/pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/68/pl_20-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/69/pl_01_avc_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/70/pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/71/pl_22-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/74/pl_02_jjbs_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/75/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/79/pl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/80/pl_24-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/86/pl_25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/87/pl_02_avc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/89/pl_26-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/90/pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/94/pl_28-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/96/pl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_no_30-segap-pmt-2025_-_de_20_de_outubro_de_2025_-_cred_esp_-_semed-semosp-semusa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_n_031-segap-pmt-2025_-_ab._cred_adic._especiais_-_semosp-semusa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_n_032-segap-2025_-_ppa_2026-2029_compressed.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_n_033-segap-pmt-2025_-_ldo_2026_compressed.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_n_034-segap-pmt-2025_-_loa_2026_compressed.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/110/pl_35-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_n_036-segap-pmt-2025_-_cria_o_cargo_de_auditor_fiscal_-_fiscal_tributario_-_fiscal_tributario_-_01-12-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/122/pl_36-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/124/pl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/129/pl_38-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/130/pl_39-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_n_040-segap-pmt-2025_-_amortizacao_deficit_atuarial_-_17-12-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/134/projeto_de_lei_041-segap-pmt-2025_-_cred_esp_-_semosp_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/73/emenda_01-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/2/pr-01-cmt-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/3/pr-02-md-cmt-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/26/pr_03-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/52/pr-_04-md-cmt-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/53/pr-04-md-cmt-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/72/pr_06-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_resolucao_07mdcmt2025-autoriza_a_outorga_de_procuracao_a_seguradora_para_tratamento_de_assuntos_relativos_ao_veiculo_oficial_da_camara_municipal_de_theobroma.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_resolucao_08mdcmt2025_-_agente_de_contratacao_e_equipe.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/118/pr_09-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/123/pr_10-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_resolucao_no_011mdcmt2025-altera_a_resolucao_no_65cmt2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/9/document_8.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/10/document_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_conjunta_03_avc-rcd.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/27/document_17.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/28/document_17.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/29/document_18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/30/document_19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/31/document_20.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/33/document_22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/32/document_21.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/34/document_23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/35/document_23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/36/document_24.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/37/document_25.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/38/document_26.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/39/document_27.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/40/document_27.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/42/document_28.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/18/document_9.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/16/document_8.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/19/document_10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/20/document_11.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/22/document_12.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/23/document_14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/5/document_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/24/document_15.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/25/document_16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/8/document_7.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/11/document_3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/12/document_3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/13/document_4.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_07_jjbs.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_jjbs.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_08-jjbs-placa_da_ubs_travessao_10.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_09gvjjbs2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_vanessa_15-09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/95/document_-_2025-10-01t112326.208.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_08-adelson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao-09-avc.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao-10-avc.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao-03.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao-01_1.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/46/document.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/47/document_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/82/mocao_de_aplausos_captadores-avc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/119/mocoes_02.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/125/mocao_de_aplausos_01_bebeto_para_adao.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/126/mocao_de_aplausos-02_bebeto_para_ana.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/127/mocao_de_aplausos-03_bebeto_para_celestino.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/128/mocao_de_aplausos-04_bebeto_para_julieta.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/21/prestacao_de_contas_2023-gilliard.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/65/prestacao_de_contas_exercicio_2018-claudio_santos-_vol_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/113/acordao_prestacao_de_contas-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/114/acordao_prestacao_de_contas-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/115/acordao_prestacao_de_contas-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/116/acordao_prestacao_de_contas-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/50/plc_01-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/133/plc_02-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/4/pl-01-gp-pmt-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/6/pl_02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/15/pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/17/pl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/44/pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/45/ppl_01-jjbs-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/51/pl_06-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/55/pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/56/pl_08-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/57/pl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/58/pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/59/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/60/pl_12-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/61/pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/62/pl_14-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/63/pl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/64/pl_16-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/66/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/67/pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/68/pl_20-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/69/pl_01_avc_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/70/pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/71/pl_22-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/74/pl_02_jjbs_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/75/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/79/pl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/80/pl_24-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/86/pl_25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/87/pl_02_avc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/89/pl_26-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/90/pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/94/pl_28-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/96/pl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_no_30-segap-pmt-2025_-_de_20_de_outubro_de_2025_-_cred_esp_-_semed-semosp-semusa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_n_031-segap-pmt-2025_-_ab._cred_adic._especiais_-_semosp-semusa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_n_032-segap-2025_-_ppa_2026-2029_compressed.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_n_033-segap-pmt-2025_-_ldo_2026_compressed.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_n_034-segap-pmt-2025_-_loa_2026_compressed.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/110/pl_35-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_n_036-segap-pmt-2025_-_cria_o_cargo_de_auditor_fiscal_-_fiscal_tributario_-_fiscal_tributario_-_01-12-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/122/pl_36-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/124/pl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/129/pl_38-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/130/pl_39-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_n_040-segap-pmt-2025_-_amortizacao_deficit_atuarial_-_17-12-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/134/projeto_de_lei_041-segap-pmt-2025_-_cred_esp_-_semosp_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/73/emenda_01-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/2/pr-01-cmt-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/3/pr-02-md-cmt-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/26/pr_03-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/52/pr-_04-md-cmt-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/53/pr-04-md-cmt-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/72/pr_06-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_resolucao_07mdcmt2025-autoriza_a_outorga_de_procuracao_a_seguradora_para_tratamento_de_assuntos_relativos_ao_veiculo_oficial_da_camara_municipal_de_theobroma.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_resolucao_08mdcmt2025_-_agente_de_contratacao_e_equipe.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/118/pr_09-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/123/pr_10-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_resolucao_no_011mdcmt2025-altera_a_resolucao_no_65cmt2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/9/document_8.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/10/document_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_conjunta_03_avc-rcd.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/27/document_17.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/28/document_17.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/29/document_18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/30/document_19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/31/document_20.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/33/document_22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/32/document_21.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/34/document_23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/35/document_23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/36/document_24.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/37/document_25.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/38/document_26.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/39/document_27.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/40/document_27.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/sapl/public/materialegislativa/2025/42/document_28.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.theobroma.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="242" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="241.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>